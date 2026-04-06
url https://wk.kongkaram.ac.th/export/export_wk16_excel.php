--- v0 (2026-02-04)
+++ v1 (2026-04-06)
@@ -569,569 +569,569 @@
       <c r="F4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="3"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="4">
-        <v>369</v>
+        <v>1279</v>
       </c>
       <c r="C5" s="4">
-        <v>0</v>
+        <v>295</v>
       </c>
       <c r="D5" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E5" s="4">
         <v>0</v>
       </c>
       <c r="F5" s="4">
-        <v>369</v>
+        <v>1577</v>
       </c>
       <c r="G5" s="4">
-        <v>369</v>
+        <v>1271</v>
       </c>
       <c r="H5" s="4">
-        <v>0</v>
+        <v>302</v>
       </c>
       <c r="I5" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J5" s="4">
         <v>0</v>
       </c>
       <c r="K5" s="4">
-        <v>369</v>
+        <v>1577</v>
       </c>
       <c r="L5" s="4">
-        <v>369</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="5">
-        <v>100.0</v>
+        <v>81.1</v>
       </c>
       <c r="C6" s="5">
-        <v>0.0</v>
+        <v>18.71</v>
       </c>
       <c r="D6" s="5">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="E6" s="5">
         <v>0.0</v>
       </c>
       <c r="F6" s="5">
         <v>100.0</v>
       </c>
       <c r="G6" s="5">
-        <v>100.0</v>
+        <v>80.6</v>
       </c>
       <c r="H6" s="5">
-        <v>0.0</v>
+        <v>19.15</v>
       </c>
       <c r="I6" s="5">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="J6" s="5">
         <v>0.0</v>
       </c>
       <c r="K6" s="5">
         <v>100.0</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="4">
-        <v>351</v>
+        <v>1276</v>
       </c>
       <c r="C7" s="4">
-        <v>22</v>
+        <v>365</v>
       </c>
       <c r="D7" s="4">
+        <v>43</v>
+      </c>
+      <c r="E7" s="4">
         <v>1</v>
       </c>
-      <c r="E7" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="4">
-        <v>374</v>
+        <v>1685</v>
       </c>
       <c r="G7" s="4">
-        <v>351</v>
+        <v>1178</v>
       </c>
       <c r="H7" s="4">
-        <v>22</v>
+        <v>449</v>
       </c>
       <c r="I7" s="4">
+        <v>57</v>
+      </c>
+      <c r="J7" s="4">
         <v>1</v>
       </c>
-      <c r="J7" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="K7" s="4">
-        <v>374</v>
+        <v>1685</v>
       </c>
       <c r="L7" s="4">
-        <v>374</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>93.85</v>
+        <v>75.73</v>
       </c>
       <c r="C8" s="5">
-        <v>5.88</v>
+        <v>21.66</v>
       </c>
       <c r="D8" s="5">
-        <v>0.27</v>
+        <v>2.55</v>
       </c>
       <c r="E8" s="5">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="F8" s="5">
         <v>100.0</v>
       </c>
       <c r="G8" s="5">
-        <v>93.85</v>
+        <v>69.91</v>
       </c>
       <c r="H8" s="5">
-        <v>5.88</v>
+        <v>26.65</v>
       </c>
       <c r="I8" s="5">
-        <v>0.27</v>
+        <v>3.38</v>
       </c>
       <c r="J8" s="5">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="K8" s="5">
         <v>100.0</v>
       </c>
       <c r="L8" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="4">
-        <v>388</v>
+        <v>1287</v>
       </c>
       <c r="C9" s="4">
-        <v>75</v>
+        <v>185</v>
       </c>
       <c r="D9" s="4">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E9" s="4">
         <v>0</v>
       </c>
       <c r="F9" s="4">
-        <v>496</v>
+        <v>1500</v>
       </c>
       <c r="G9" s="4">
-        <v>330</v>
+        <v>1249</v>
       </c>
       <c r="H9" s="4">
-        <v>10</v>
+        <v>205</v>
       </c>
       <c r="I9" s="4">
-        <v>2</v>
+        <v>46</v>
       </c>
       <c r="J9" s="4">
         <v>0</v>
       </c>
       <c r="K9" s="4">
-        <v>342</v>
+        <v>1500</v>
       </c>
       <c r="L9" s="4">
-        <v>496</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5">
-        <v>78.23</v>
+        <v>85.8</v>
       </c>
       <c r="C10" s="5">
-        <v>15.12</v>
+        <v>12.33</v>
       </c>
       <c r="D10" s="5">
-        <v>6.65</v>
+        <v>1.87</v>
       </c>
       <c r="E10" s="5">
         <v>0.0</v>
       </c>
       <c r="F10" s="5">
         <v>100.0</v>
       </c>
       <c r="G10" s="5">
-        <v>96.49</v>
+        <v>83.27</v>
       </c>
       <c r="H10" s="5">
-        <v>2.92</v>
+        <v>13.67</v>
       </c>
       <c r="I10" s="5">
-        <v>0.58</v>
+        <v>3.07</v>
       </c>
       <c r="J10" s="5">
         <v>0.0</v>
       </c>
       <c r="K10" s="5">
         <v>100.0</v>
       </c>
       <c r="L10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>238</v>
+        <v>1263</v>
       </c>
       <c r="C11" s="4">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="D11" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E11" s="4">
         <v>0</v>
       </c>
       <c r="F11" s="4">
-        <v>257</v>
+        <v>1459</v>
       </c>
       <c r="G11" s="4">
-        <v>238</v>
+        <v>1264</v>
       </c>
       <c r="H11" s="4">
-        <v>15</v>
+        <v>183</v>
       </c>
       <c r="I11" s="4">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J11" s="4">
         <v>0</v>
       </c>
       <c r="K11" s="4">
-        <v>257</v>
+        <v>1459</v>
       </c>
       <c r="L11" s="4">
-        <v>257</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="5">
-        <v>92.61</v>
+        <v>86.57</v>
       </c>
       <c r="C12" s="5">
-        <v>5.84</v>
+        <v>13.37</v>
       </c>
       <c r="D12" s="5">
-        <v>1.56</v>
+        <v>0.07</v>
       </c>
       <c r="E12" s="5">
         <v>0.0</v>
       </c>
       <c r="F12" s="5">
         <v>100.0</v>
       </c>
       <c r="G12" s="5">
-        <v>92.61</v>
+        <v>86.63</v>
       </c>
       <c r="H12" s="5">
-        <v>5.84</v>
+        <v>12.54</v>
       </c>
       <c r="I12" s="5">
-        <v>1.56</v>
+        <v>0.82</v>
       </c>
       <c r="J12" s="5">
         <v>0.0</v>
       </c>
       <c r="K12" s="5">
         <v>100.0</v>
       </c>
       <c r="L12" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="4">
-        <v>305</v>
+        <v>1377</v>
       </c>
       <c r="C13" s="4">
-        <v>60</v>
+        <v>364</v>
       </c>
       <c r="D13" s="4">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="4">
-        <v>366</v>
+        <v>1784</v>
       </c>
       <c r="G13" s="4">
-        <v>305</v>
+        <v>1349</v>
       </c>
       <c r="H13" s="4">
-        <v>60</v>
+        <v>380</v>
       </c>
       <c r="I13" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="J13" s="4">
         <v>0</v>
       </c>
       <c r="K13" s="4">
-        <v>365</v>
+        <v>1784</v>
       </c>
       <c r="L13" s="4">
-        <v>366</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="5">
-        <v>83.33</v>
+        <v>77.19</v>
       </c>
       <c r="C14" s="5">
-        <v>16.39</v>
+        <v>20.4</v>
       </c>
       <c r="D14" s="5">
-        <v>0.27</v>
+        <v>2.41</v>
       </c>
       <c r="E14" s="5">
         <v>0.0</v>
       </c>
       <c r="F14" s="5">
         <v>100.0</v>
       </c>
       <c r="G14" s="5">
-        <v>83.56</v>
+        <v>75.62</v>
       </c>
       <c r="H14" s="5">
-        <v>16.44</v>
+        <v>21.3</v>
       </c>
       <c r="I14" s="5">
-        <v>0.0</v>
+        <v>3.08</v>
       </c>
       <c r="J14" s="5">
         <v>0.0</v>
       </c>
       <c r="K14" s="5">
         <v>100.0</v>
       </c>
       <c r="L14" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="4">
-        <v>287</v>
+        <v>1445</v>
       </c>
       <c r="C15" s="4">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="D15" s="4">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E15" s="4">
         <v>0</v>
       </c>
       <c r="F15" s="4">
-        <v>313</v>
+        <v>1515</v>
       </c>
       <c r="G15" s="4">
-        <v>287</v>
+        <v>1175</v>
       </c>
       <c r="H15" s="4">
-        <v>13</v>
+        <v>318</v>
       </c>
       <c r="I15" s="4">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="J15" s="4">
         <v>0</v>
       </c>
       <c r="K15" s="4">
-        <v>313</v>
+        <v>1515</v>
       </c>
       <c r="L15" s="4">
-        <v>313</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="5">
-        <v>91.69</v>
+        <v>95.38</v>
       </c>
       <c r="C16" s="5">
-        <v>4.15</v>
+        <v>4.09</v>
       </c>
       <c r="D16" s="5">
-        <v>4.15</v>
+        <v>0.53</v>
       </c>
       <c r="E16" s="5">
         <v>0.0</v>
       </c>
       <c r="F16" s="5">
         <v>100.0</v>
       </c>
       <c r="G16" s="5">
-        <v>91.69</v>
+        <v>77.56</v>
       </c>
       <c r="H16" s="5">
-        <v>4.15</v>
+        <v>20.99</v>
       </c>
       <c r="I16" s="5">
-        <v>4.15</v>
+        <v>1.45</v>
       </c>
       <c r="J16" s="5">
         <v>0.0</v>
       </c>
       <c r="K16" s="5">
         <v>100.0</v>
       </c>
       <c r="L16" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="3">
-        <v>1938</v>
+        <v>7927</v>
       </c>
       <c r="C17" s="3">
-        <v>185</v>
+        <v>1466</v>
       </c>
       <c r="D17" s="3">
-        <v>52</v>
+        <v>126</v>
       </c>
       <c r="E17" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17" s="3">
-        <v>2175</v>
+        <v>9520</v>
       </c>
       <c r="G17" s="3">
-        <v>1880</v>
+        <v>7486</v>
       </c>
       <c r="H17" s="3">
-        <v>120</v>
+        <v>1837</v>
       </c>
       <c r="I17" s="3">
-        <v>20</v>
+        <v>196</v>
       </c>
       <c r="J17" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K17" s="3">
-        <v>2020</v>
+        <v>9520</v>
       </c>
       <c r="L17" s="3">
-        <v>2175</v>
+        <v>9520</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="3">
-        <v>89.1</v>
+        <v>83.27</v>
       </c>
       <c r="C18" s="3">
-        <v>8.51</v>
+        <v>15.4</v>
       </c>
       <c r="D18" s="3">
-        <v>2.39</v>
+        <v>1.32</v>
       </c>
       <c r="E18" s="3">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="F18" s="3">
         <v>100.0</v>
       </c>
       <c r="G18" s="3">
-        <v>93.07</v>
+        <v>78.63</v>
       </c>
       <c r="H18" s="3">
-        <v>5.94</v>
+        <v>19.3</v>
       </c>
       <c r="I18" s="3">
-        <v>0.99</v>
+        <v>2.06</v>
       </c>
       <c r="J18" s="3">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="K18" s="3">
         <v>100.0</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="G3:K3"/>
     <mergeCell ref="L3:L4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>